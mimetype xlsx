--- v0 (2026-05-29)
+++ v1 (2026-09-09)
@@ -15,111 +15,126 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PK5 ENG" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="20">
-[...1 lines deleted...]
-    <t>Zagreb, 27.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="25">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
     <t>Payment Operations Supervision Department </t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>CROSS-BORDER/INTERNATIONAL TRANSACTIONS </t>
   </si>
   <si>
     <t>EXECUTED BY PAYMENT CARDS ISSUED IN THE REPUBLIC OF CROATIA  - year 2026
 </t>
   </si>
   <si>
     <t>                                                                     {1} Converted in euro at the exchange rate on the last day of the reporting period.</t>
   </si>
   <si>
     <t>Reporting period</t>
   </si>
   <si>
     <t>Type of amount</t>
   </si>
   <si>
     <t>CONSUMER</t>
   </si>
   <si>
     <t>NON-CONSUMER</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>JANUARY</t>
   </si>
   <si>
     <t>Number of transactions</t>
   </si>
   <si>
+    <t>*</t>
+  </si>
+  <si>
     <t> </t>
   </si>
   <si>
     <t>Value of transactions {1}</t>
   </si>
   <si>
     <t>FEBRUARY</t>
   </si>
   <si>
     <t>MARCH</t>
   </si>
   <si>
+    <t>APRIL</t>
+  </si>
+  <si>
+    <t>MAY</t>
+  </si>
+  <si>
+    <t>JUNE</t>
+  </si>
+  <si>
     <t> TOTAL </t>
+  </si>
+  <si>
+    <t>* data have been revised from the previous release</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
@@ -520,51 +535,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="4" customWidth="1"/>
     <col min="7" max="7" width="20" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s" s="2">
         <v>1</v>
       </c>
     </row>
@@ -616,248 +631,409 @@
     <row r="12" spans="1:8">
       <c r="A12" t="s" s="6">
         <v>8</v>
       </c>
       <c r="B12" t="s" s="6">
         <v>9</v>
       </c>
       <c r="C12" t="s" s="7">
         <v>10</v>
       </c>
       <c r="E12" t="s" s="7">
         <v>11</v>
       </c>
       <c r="G12" t="s" s="7">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s" s="8">
         <v>13</v>
       </c>
       <c r="B13" t="s" s="8">
         <v>14</v>
       </c>
       <c r="C13" s="9">
-        <v>10921406</v>
+        <v>10925295</v>
       </c>
       <c r="D13" t="s" s="8">
         <v>15</v>
       </c>
       <c r="E13" s="9">
-        <v>327634</v>
+        <v>327890</v>
       </c>
       <c r="F13" t="s" s="8">
         <v>15</v>
       </c>
       <c r="G13" s="10">
-        <v>11249040</v>
+        <v>11253185</v>
       </c>
       <c r="H13" t="s" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s" s="12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B14" t="s" s="12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C14" s="13">
-        <v>573880831.814491635773886</v>
+        <v>574047618.921203152317656</v>
       </c>
       <c r="D14" t="s" s="12">
         <v>15</v>
       </c>
       <c r="E14" s="13">
-        <v>43791811.555617780457115</v>
+        <v>43813294.046650882628225</v>
       </c>
       <c r="F14" t="s" s="12">
         <v>15</v>
       </c>
       <c r="G14" s="14">
-        <v>617672643.370109416231001</v>
+        <v>617860912.967854034945881</v>
       </c>
       <c r="H14" t="s" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s" s="8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B15" t="s" s="8">
         <v>14</v>
       </c>
       <c r="C15" s="9">
-        <v>9611773</v>
+        <v>9615362</v>
       </c>
       <c r="D15" t="s" s="8">
         <v>15</v>
       </c>
       <c r="E15" s="9">
-        <v>319178</v>
+        <v>319412</v>
       </c>
       <c r="F15" t="s" s="8">
         <v>15</v>
       </c>
       <c r="G15" s="10">
-        <v>9930951</v>
+        <v>9934774</v>
       </c>
       <c r="H15" t="s" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s" s="12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B16" t="s" s="12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C16" s="13">
-        <v>481998040.679523625379167</v>
+        <v>482154689.676720499877296</v>
       </c>
       <c r="D16" t="s" s="12">
         <v>15</v>
       </c>
       <c r="E16" s="13">
-        <v>42070298.031915514219435</v>
+        <v>42096927.851466133494831</v>
       </c>
       <c r="F16" t="s" s="12">
         <v>15</v>
       </c>
       <c r="G16" s="14">
-        <v>524068338.711439139598602</v>
+        <v>524251617.528186633372127</v>
       </c>
       <c r="H16" t="s" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s" s="8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B17" t="s" s="8">
         <v>14</v>
       </c>
       <c r="C17" s="9">
-        <v>11088421</v>
+        <v>11092807</v>
       </c>
       <c r="D17" t="s" s="8">
         <v>15</v>
       </c>
       <c r="E17" s="9">
-        <v>370790</v>
+        <v>371059</v>
       </c>
       <c r="F17" t="s" s="8">
         <v>15</v>
       </c>
       <c r="G17" s="10">
-        <v>11459211</v>
+        <v>11463866</v>
       </c>
       <c r="H17" t="s" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s" s="12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B18" t="s" s="12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C18" s="13">
-        <v>561343399.995980111589995</v>
+        <v>561549209.290145937042024</v>
       </c>
       <c r="D18" t="s" s="12">
         <v>15</v>
       </c>
       <c r="E18" s="13">
-        <v>48483028.64385166550645</v>
+        <v>48507076.056720771862461</v>
       </c>
       <c r="F18" t="s" s="12">
         <v>15</v>
       </c>
       <c r="G18" s="14">
-        <v>609826428.639831777096445</v>
+        <v>610056285.346866708904485</v>
       </c>
       <c r="H18" t="s" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B19" t="s" s="16">
+      <c r="A19" t="s" s="8">
+        <v>20</v>
+      </c>
+      <c r="B19" t="s" s="8">
         <v>14</v>
       </c>
-      <c r="C19" s="17">
-[...15 lines deleted...]
-        <v>15</v>
+      <c r="C19" s="9">
+        <v>10613844</v>
+      </c>
+      <c r="D19" t="s" s="8">
+        <v>16</v>
+      </c>
+      <c r="E19" s="9">
+        <v>356411</v>
+      </c>
+      <c r="F19" t="s" s="8">
+        <v>16</v>
+      </c>
+      <c r="G19" s="10">
+        <v>10970255</v>
+      </c>
+      <c r="H19" t="s" s="11">
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" t="s" s="11">
-[...21 lines deleted...]
-        <v>15</v>
+      <c r="A20" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="B20" t="s" s="12">
+        <v>17</v>
+      </c>
+      <c r="C20" s="13">
+        <v>545835031.649680501616773</v>
+      </c>
+      <c r="D20" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="E20" s="13">
+        <v>46810304.892031913679195</v>
+      </c>
+      <c r="F20" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="G20" s="14">
+        <v>592645336.541712415295968</v>
+      </c>
+      <c r="H20" t="s" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s" s="8">
+        <v>21</v>
+      </c>
+      <c r="B21" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="C21" s="9">
+        <v>11236230</v>
+      </c>
+      <c r="D21" t="s" s="8">
+        <v>16</v>
+      </c>
+      <c r="E21" s="9">
+        <v>377100</v>
+      </c>
+      <c r="F21" t="s" s="8">
+        <v>16</v>
+      </c>
+      <c r="G21" s="10">
+        <v>11613330</v>
+      </c>
+      <c r="H21" t="s" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="B22" t="s" s="12">
+        <v>17</v>
+      </c>
+      <c r="C22" s="13">
+        <v>586300012.247890931490487</v>
+      </c>
+      <c r="D22" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="E22" s="13">
+        <v>49556690.988801748726992</v>
+      </c>
+      <c r="F22" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="G22" s="14">
+        <v>635856703.236692680217479</v>
+      </c>
+      <c r="H22" t="s" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s" s="8">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="C23" s="9">
+        <v>11370601</v>
+      </c>
+      <c r="D23" t="s" s="8">
+        <v>16</v>
+      </c>
+      <c r="E23" s="9">
+        <v>372916</v>
+      </c>
+      <c r="F23" t="s" s="8">
+        <v>16</v>
+      </c>
+      <c r="G23" s="10">
+        <v>11743517</v>
+      </c>
+      <c r="H23" t="s" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="B24" t="s" s="12">
+        <v>17</v>
+      </c>
+      <c r="C24" s="13">
+        <v>576715405.736663855014592</v>
+      </c>
+      <c r="D24" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="E24" s="13">
+        <v>45124300.615920584037653</v>
+      </c>
+      <c r="F24" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="G24" s="14">
+        <v>621839706.352584439052245</v>
+      </c>
+      <c r="H24" t="s" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B25" t="s" s="16">
+        <v>14</v>
+      </c>
+      <c r="C25" s="17">
+        <v>64854139</v>
+      </c>
+      <c r="D25" t="s" s="16">
+        <v>16</v>
+      </c>
+      <c r="E25" s="17">
+        <v>2124788</v>
+      </c>
+      <c r="F25" t="s" s="16">
+        <v>16</v>
+      </c>
+      <c r="G25" s="17">
+        <v>66978927</v>
+      </c>
+      <c r="H25" t="s" s="16">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B26" t="s" s="16">
+        <v>17</v>
+      </c>
+      <c r="C26" s="17">
+        <v>3326601967.522304877358828</v>
+      </c>
+      <c r="D26" t="s" s="16">
+        <v>16</v>
+      </c>
+      <c r="E26" s="17">
+        <v>275908594.451592034429357</v>
+      </c>
+      <c r="F26" t="s" s="16">
+        <v>16</v>
+      </c>
+      <c r="G26" s="17">
+        <v>3602510561.973896911788185</v>
+      </c>
+      <c r="H26" t="s" s="16">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">